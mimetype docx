--- v0 (2025-12-14)
+++ v1 (2026-08-05)
@@ -20,123 +20,144 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A57793" w:rsidTr="0064773A">
+      <w:tr w:rsidR="00A57793" w:rsidTr="009D70CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRPr="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57793">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ЗАЯВЛЕНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:right="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
-            <w:pPr>
+          <w:p w:rsidR="00A57793" w:rsidRDefault="009D70CB" w:rsidP="009D70CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D70CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Исполняющ</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ВРИО Директора</w:t>
+              <w:t>ему</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D70CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> обязанности директора ИО РАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A57793" w:rsidTr="0064773A">
+      <w:tr w:rsidR="00A57793" w:rsidTr="009D70CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRPr="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57793">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">О ПРИЕМЕ </w:t>
@@ -148,264 +169,272 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НА</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:left="340" w:right="34" w:hanging="340"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A57793" w:rsidRDefault="009D70CB" w:rsidP="009D70CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Горбунову Р.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A57793" w:rsidTr="009D70CB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A57793" w:rsidRPr="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
+            <w:pPr>
+              <w:ind w:left="-250"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A57793">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ОБУЧЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0064773A" w:rsidRDefault="0064773A" w:rsidP="0064773A">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A57793" w:rsidRDefault="0064773A" w:rsidP="0064773A">
+            <w:pPr>
+              <w:ind w:right="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0064773A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0064773A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(ФИО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0064773A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="0064773A" w:rsidRDefault="0064773A" w:rsidP="0064773A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A57793" w:rsidTr="0064773A">
+      <w:tr w:rsidR="00A57793" w:rsidRPr="0064773A" w:rsidTr="0064773A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A57793" w:rsidRPr="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
+          <w:p w:rsidR="00A57793" w:rsidRPr="0064773A" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...14 lines deleted...]
-            </w:r>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0064773A" w:rsidRDefault="0064773A" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:right="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57793" w:rsidRDefault="0064773A" w:rsidP="0064773A">
+          <w:p w:rsidR="00A57793" w:rsidRPr="0064773A" w:rsidRDefault="0064773A" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:right="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064773A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">от </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Паспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0064773A" w:rsidRDefault="0064773A" w:rsidP="0064773A">
-[...86 lines deleted...]
-          </w:p>
           <w:p w:rsidR="0064773A" w:rsidRPr="0064773A" w:rsidRDefault="0064773A" w:rsidP="0064773A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A57793" w:rsidTr="0064773A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="0064773A">
             <w:pPr>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -493,92 +522,108 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="00CB240F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A57793">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Прошу допустить меня в 2025 году к вступительным экзаменам в очную аспирантуру</w:t>
+        <w:t>Прошу допустить меня в 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57793">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> году к вступительным экзаменам в очную аспирантуру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИО РАН </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57793">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на условиях обучения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="00A57793">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A57793" w:rsidTr="00BD3015">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A57793" w:rsidRDefault="00A57793" w:rsidP="00BD3015">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1015,60 +1060,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CB240F" w:rsidRDefault="00CB240F" w:rsidP="00CB240F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB240F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>П</w:t>
-[...8 lines deleted...]
-        <w:t>отребность в специальных условиях при проведении вступительных испытаний в связи</w:t>
+        <w:t>Потребность в специальных условиях при проведении вступительных испытаний в связи</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB240F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB240F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>инвалидностью____________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1576,51 +1612,53 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A57793"/>
     <w:rsid w:val="005F5DD0"/>
     <w:rsid w:val="0064773A"/>
+    <w:rsid w:val="009D70CB"/>
     <w:rsid w:val="00A57793"/>
+    <w:rsid w:val="00BD1E5C"/>
     <w:rsid w:val="00CB240F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1802,65 +1840,58 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A57793"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A57793"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00A57793"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
@@ -2047,65 +2078,58 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A57793"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A57793"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00A57793"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
@@ -2396,66 +2420,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>399</Words>
-  <Characters>2278</Characters>
+  <Words>405</Words>
+  <Characters>2313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2672</CharactersWithSpaces>
+  <CharactersWithSpaces>2713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>